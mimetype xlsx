--- v6 (2026-09-09)
+++ v7 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1032">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1033">
   <si>
     <t>name</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>attached to</t>
   </si>
   <si>
     <t>code member</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>3D Icom</t>
   </si>
   <si>
     <t>Associate Members</t>
   </si>
   <si>
@@ -1595,56 +1595,50 @@
   <si>
     <t>HALMES (groupe HALGAND)</t>
   </si>
   <si>
     <t>Parc Industriel Cfcim  Local n°17   Bouskoura  CASABLANCA     MOROCCO</t>
   </si>
   <si>
     <t>HEGAN</t>
   </si>
   <si>
     <t>Parque Tecnológico de Zamudio, Spain</t>
   </si>
   <si>
     <t>http://www.hegan.com/</t>
   </si>
   <si>
     <t>HEGGEMANN AG</t>
   </si>
   <si>
     <t>Zeppelinring 1-6, Büren, Deutschland</t>
   </si>
   <si>
     <t>http://www.heggemann.de/</t>
   </si>
   <si>
-    <t>HEICKS Industrieelektronik GmbH</t>
-[...4 lines deleted...]
-  <si>
     <t>Hein &amp; Oetting Feinwerktechnik GmbH</t>
   </si>
   <si>
     <t>Doktor Flögel Straße 13, 22926 Ahrensburg, Deutschland</t>
   </si>
   <si>
     <t>https://www.hein-oetting.de</t>
   </si>
   <si>
     <t>Hentschel Harteloxal GmbH &amp; Co.KG</t>
   </si>
   <si>
     <t>Paul-Strähle-Straße 14 | 73614 Schorndorf | Deutschland</t>
   </si>
   <si>
     <t>http://www.harteloxal.com/</t>
   </si>
   <si>
     <t>HUTCHINSON SA</t>
   </si>
   <si>
     <t>2 Rue Balzac, Paris, France</t>
   </si>
   <si>
     <t>https://www.hutchinson.com/fr</t>
@@ -3051,50 +3045,59 @@
     <t>Maroc</t>
   </si>
   <si>
     <t>Usine Nouvelle de Decolletage (UND)</t>
   </si>
   <si>
     <t>Rue de la Gare, 25770 Franois, France</t>
   </si>
   <si>
     <t>https://www.und-franois.fr/</t>
   </si>
   <si>
     <t>UTINGAL</t>
   </si>
   <si>
     <t>Utingal, Spain</t>
   </si>
   <si>
     <t>http://utingal.es/en/</t>
   </si>
   <si>
     <t>UUDS AERO</t>
   </si>
   <si>
     <t>https://www.aero.uuds.com/</t>
+  </si>
+  <si>
+    <t>Variosystems Germany GmbH</t>
+  </si>
+  <si>
+    <t>Am Schwarzen Weg 25-31, 59590 Geseke</t>
+  </si>
+  <si>
+    <t>https://www.variosystems.com</t>
   </si>
   <si>
     <t>Wassermann Technologie GmbH</t>
   </si>
   <si>
     <t>Bürgermeister-Ebert-Straße 5 | 36124 Eichenzell | Deutschland</t>
   </si>
   <si>
     <t>https://www.wassermann-technologie.de/de/</t>
   </si>
   <si>
     <t>WE ARE GROUP</t>
   </si>
   <si>
     <t>321 Avenue de Paris, 82000 Montauban, France</t>
   </si>
   <si>
     <t>https://www.weare-aerospace.com/fr/accueil/</t>
   </si>
   <si>
     <t>WELCO Industries</t>
   </si>
   <si>
     <t>4 Route de la Vallée, 05300 Le Poet, France</t>
   </si>
@@ -6658,563 +6661,569 @@
         <v>524</v>
       </c>
       <c r="B174" t="s">
         <v>7</v>
       </c>
       <c r="C174" t="s">
         <v>8</v>
       </c>
       <c r="E174" t="s">
         <v>525</v>
       </c>
       <c r="F174" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
         <v>527</v>
       </c>
       <c r="B175" t="s">
         <v>7</v>
       </c>
       <c r="C175" t="s">
         <v>8</v>
       </c>
+      <c r="E175" t="s">
+        <v>528</v>
+      </c>
       <c r="F175" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B176" t="s">
         <v>7</v>
       </c>
       <c r="C176" t="s">
         <v>8</v>
       </c>
       <c r="E176" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F176" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B177" t="s">
         <v>7</v>
       </c>
       <c r="C177" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E177" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F177" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B178" t="s">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>537</v>
+        <v>27</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
+        <v>537</v>
+      </c>
+      <c r="B179" t="s">
+        <v>35</v>
+      </c>
+      <c r="C179" t="s">
+        <v>15</v>
+      </c>
+      <c r="E179" t="s">
         <v>538</v>
       </c>
-      <c r="B179" t="s">
-        <v>27</v>
+      <c r="F179" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B180" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="C180" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E180" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F180" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B181" t="s">
         <v>7</v>
       </c>
       <c r="C181" t="s">
         <v>20</v>
       </c>
       <c r="E181" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F181" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B182" t="s">
         <v>7</v>
       </c>
       <c r="C182" t="s">
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="D182" t="s">
+        <v>547</v>
       </c>
       <c r="E182" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F182" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B183" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C183" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>8</v>
       </c>
       <c r="E183" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="F183" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B184" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E184" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F184" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B185" t="s">
         <v>7</v>
       </c>
+      <c r="C185" t="s">
+        <v>15</v>
+      </c>
       <c r="E185" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F185" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B186" t="s">
         <v>7</v>
       </c>
       <c r="C186" t="s">
         <v>15</v>
       </c>
+      <c r="D186" t="s">
+        <v>559</v>
+      </c>
       <c r="E186" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F186" t="s">
-        <v>560</v>
+        <v>535</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
         <v>561</v>
       </c>
-      <c r="B187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C187" t="s">
         <v>15</v>
       </c>
       <c r="D187" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E187" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>563</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>563</v>
+        <v>564</v>
+      </c>
+      <c r="B188" t="s">
+        <v>27</v>
       </c>
       <c r="C188" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E188" t="s">
         <v>565</v>
       </c>
+      <c r="F188" t="s">
+        <v>566</v>
+      </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B189" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C189" t="s">
         <v>15</v>
       </c>
+      <c r="D189" t="s">
+        <v>107</v>
+      </c>
       <c r="E189" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F189" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B190" t="s">
         <v>7</v>
       </c>
       <c r="C190" t="s">
         <v>15</v>
       </c>
       <c r="D190" t="s">
         <v>107</v>
       </c>
       <c r="E190" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F190" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
         <v>572</v>
       </c>
       <c r="B191" t="s">
         <v>7</v>
       </c>
       <c r="C191" t="s">
         <v>15</v>
       </c>
       <c r="D191" t="s">
         <v>107</v>
       </c>
       <c r="E191" t="s">
         <v>573</v>
       </c>
       <c r="F191" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
         <v>574</v>
       </c>
       <c r="B192" t="s">
         <v>7</v>
       </c>
       <c r="C192" t="s">
         <v>15</v>
       </c>
       <c r="D192" t="s">
         <v>107</v>
       </c>
       <c r="E192" t="s">
         <v>575</v>
       </c>
       <c r="F192" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B193" t="s">
         <v>7</v>
       </c>
       <c r="C193" t="s">
         <v>15</v>
       </c>
       <c r="D193" t="s">
         <v>107</v>
       </c>
       <c r="E193" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F193" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>579</v>
       </c>
       <c r="B194" t="s">
         <v>7</v>
       </c>
       <c r="C194" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="E194" t="s">
         <v>580</v>
       </c>
       <c r="F194" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B195" t="s">
         <v>7</v>
       </c>
       <c r="C195" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D195" t="s">
+        <v>583</v>
       </c>
       <c r="E195" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F195" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B196" t="s">
         <v>7</v>
       </c>
       <c r="C196" t="s">
         <v>15</v>
       </c>
       <c r="D196" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E196" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F196" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B197" t="s">
         <v>7</v>
       </c>
       <c r="C197" t="s">
         <v>15</v>
       </c>
       <c r="D197" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="E197" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="F197" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B198" t="s">
         <v>7</v>
       </c>
       <c r="C198" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>8</v>
       </c>
       <c r="E198" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="F198" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B199" t="s">
         <v>7</v>
       </c>
       <c r="C199" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D199" t="s">
+        <v>318</v>
       </c>
       <c r="E199" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="F199" t="s">
-        <v>598</v>
+        <v>320</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
         <v>599</v>
       </c>
       <c r="B200" t="s">
         <v>7</v>
       </c>
       <c r="C200" t="s">
         <v>15</v>
       </c>
-      <c r="D200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E200" t="s">
         <v>600</v>
       </c>
       <c r="F200" t="s">
-        <v>320</v>
+        <v>601</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B201" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C201" t="s">
         <v>15</v>
       </c>
       <c r="E201" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F201" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B202" t="s">
         <v>27</v>
       </c>
       <c r="C202" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E202" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F202" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B203" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C203" t="s">
         <v>8</v>
       </c>
       <c r="E203" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="F203" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B204" t="s">
         <v>7</v>
       </c>
       <c r="C204" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D204" t="s">
+        <v>503</v>
       </c>
       <c r="E204" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F204" t="s">
-        <v>612</v>
+        <v>505</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
         <v>613</v>
       </c>
       <c r="B205" t="s">
         <v>7</v>
       </c>
       <c r="C205" t="s">
         <v>15</v>
       </c>
       <c r="D205" t="s">
         <v>503</v>
       </c>
       <c r="E205" t="s">
         <v>614</v>
       </c>
       <c r="F205" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
         <v>615</v>
@@ -7243,2609 +7252,2606 @@
         <v>7</v>
       </c>
       <c r="C207" t="s">
         <v>15</v>
       </c>
       <c r="D207" t="s">
         <v>503</v>
       </c>
       <c r="E207" t="s">
         <v>618</v>
       </c>
       <c r="F207" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
         <v>619</v>
       </c>
       <c r="B208" t="s">
         <v>7</v>
       </c>
       <c r="C208" t="s">
         <v>15</v>
       </c>
-      <c r="D208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E208" t="s">
         <v>620</v>
       </c>
       <c r="F208" t="s">
-        <v>505</v>
+        <v>621</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B209" t="s">
         <v>7</v>
       </c>
       <c r="C209" t="s">
         <v>15</v>
       </c>
+      <c r="D209" t="s">
+        <v>623</v>
+      </c>
       <c r="E209" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="F209" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B210" t="s">
         <v>7</v>
       </c>
       <c r="C210" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>20</v>
       </c>
       <c r="E210" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F210" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B211" t="s">
         <v>7</v>
       </c>
       <c r="C211" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E211" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F211" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B212" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C212" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E212" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F212" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B213" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C213" t="s">
         <v>15</v>
       </c>
+      <c r="D213" t="s">
+        <v>636</v>
+      </c>
       <c r="E213" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="F213" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B214" t="s">
         <v>7</v>
       </c>
       <c r="C214" t="s">
         <v>15</v>
       </c>
       <c r="D214" t="s">
+        <v>636</v>
+      </c>
+      <c r="E214" t="s">
+        <v>640</v>
+      </c>
+      <c r="F214" t="s">
         <v>638</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
         <v>641</v>
       </c>
       <c r="B215" t="s">
         <v>7</v>
       </c>
       <c r="C215" t="s">
         <v>15</v>
       </c>
       <c r="D215" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="E215" t="s">
         <v>642</v>
       </c>
       <c r="F215" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
         <v>643</v>
       </c>
       <c r="B216" t="s">
         <v>7</v>
       </c>
       <c r="C216" t="s">
         <v>15</v>
       </c>
       <c r="D216" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="E216" t="s">
         <v>644</v>
       </c>
       <c r="F216" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
         <v>645</v>
       </c>
       <c r="B217" t="s">
         <v>7</v>
       </c>
       <c r="C217" t="s">
         <v>15</v>
       </c>
       <c r="D217" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="E217" t="s">
         <v>646</v>
       </c>
       <c r="F217" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
         <v>647</v>
       </c>
       <c r="B218" t="s">
         <v>7</v>
       </c>
       <c r="C218" t="s">
         <v>15</v>
       </c>
       <c r="D218" t="s">
-        <v>638</v>
+        <v>418</v>
       </c>
       <c r="E218" t="s">
         <v>648</v>
       </c>
       <c r="F218" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B219" t="s">
         <v>7</v>
       </c>
       <c r="C219" t="s">
         <v>15</v>
       </c>
       <c r="D219" t="s">
-        <v>418</v>
+        <v>651</v>
       </c>
       <c r="E219" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="F219" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B220" t="s">
         <v>7</v>
       </c>
       <c r="C220" t="s">
         <v>15</v>
       </c>
       <c r="D220" t="s">
+        <v>651</v>
+      </c>
+      <c r="E220" t="s">
+        <v>655</v>
+      </c>
+      <c r="F220" t="s">
         <v>653</v>
-      </c>
-[...4 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
         <v>656</v>
       </c>
       <c r="B221" t="s">
         <v>7</v>
       </c>
       <c r="C221" t="s">
         <v>15</v>
       </c>
       <c r="D221" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="E221" t="s">
         <v>657</v>
       </c>
       <c r="F221" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
         <v>658</v>
       </c>
       <c r="B222" t="s">
         <v>7</v>
       </c>
       <c r="C222" t="s">
         <v>15</v>
       </c>
       <c r="D222" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="E222" t="s">
         <v>659</v>
       </c>
       <c r="F222" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B223" t="s">
         <v>7</v>
       </c>
       <c r="C223" t="s">
         <v>15</v>
       </c>
       <c r="D223" t="s">
+        <v>651</v>
+      </c>
+      <c r="E223" t="s">
+        <v>662</v>
+      </c>
+      <c r="F223" t="s">
         <v>653</v>
-      </c>
-[...4 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
         <v>663</v>
       </c>
       <c r="B224" t="s">
         <v>7</v>
       </c>
       <c r="C224" t="s">
         <v>15</v>
       </c>
       <c r="D224" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
       <c r="E224" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="F224" t="s">
-        <v>655</v>
+        <v>666</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="B225" t="s">
         <v>7</v>
       </c>
       <c r="C225" t="s">
         <v>15</v>
       </c>
       <c r="D225" t="s">
+        <v>664</v>
+      </c>
+      <c r="E225" t="s">
+        <v>668</v>
+      </c>
+      <c r="F225" t="s">
         <v>666</v>
-      </c>
-[...4 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
         <v>669</v>
       </c>
       <c r="B226" t="s">
         <v>7</v>
       </c>
       <c r="C226" t="s">
         <v>15</v>
       </c>
       <c r="D226" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E226" t="s">
         <v>670</v>
       </c>
       <c r="F226" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
         <v>671</v>
       </c>
       <c r="B227" t="s">
         <v>7</v>
       </c>
       <c r="C227" t="s">
         <v>15</v>
       </c>
       <c r="D227" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E227" t="s">
         <v>672</v>
       </c>
       <c r="F227" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
         <v>673</v>
       </c>
       <c r="B228" t="s">
         <v>7</v>
       </c>
       <c r="C228" t="s">
         <v>15</v>
       </c>
       <c r="D228" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="E228" t="s">
         <v>674</v>
       </c>
       <c r="F228" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
+        <v>676</v>
+      </c>
+      <c r="B229" t="s">
+        <v>7</v>
+      </c>
+      <c r="C229" t="s">
+        <v>15</v>
+      </c>
+      <c r="D229" t="s">
+        <v>651</v>
+      </c>
+      <c r="E229" t="s">
+        <v>677</v>
+      </c>
+      <c r="F229" t="s">
         <v>675</v>
-      </c>
-[...13 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
         <v>678</v>
       </c>
       <c r="B230" t="s">
         <v>7</v>
       </c>
       <c r="C230" t="s">
         <v>15</v>
       </c>
       <c r="D230" t="s">
-        <v>653</v>
+        <v>679</v>
       </c>
       <c r="E230" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F230" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B231" t="s">
         <v>7</v>
       </c>
       <c r="C231" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>20</v>
       </c>
       <c r="E231" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F231" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B232" t="s">
         <v>7</v>
       </c>
       <c r="C232" t="s">
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="D232" t="s">
+        <v>686</v>
       </c>
       <c r="E232" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="F232" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B233" t="s">
         <v>7</v>
       </c>
       <c r="C233" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>20</v>
       </c>
       <c r="E233" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F233" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B234" t="s">
         <v>7</v>
       </c>
       <c r="C234" t="s">
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="D234" t="s">
+        <v>693</v>
       </c>
       <c r="E234" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="F234" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B235" t="s">
         <v>7</v>
       </c>
       <c r="C235" t="s">
         <v>15</v>
       </c>
       <c r="D235" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="E235" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="F235" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B236" t="s">
         <v>7</v>
       </c>
       <c r="C236" t="s">
         <v>15</v>
       </c>
       <c r="D236" t="s">
+        <v>697</v>
+      </c>
+      <c r="E236" t="s">
+        <v>701</v>
+      </c>
+      <c r="F236" t="s">
         <v>699</v>
-      </c>
-[...4 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
         <v>702</v>
       </c>
       <c r="B237" t="s">
         <v>7</v>
       </c>
       <c r="C237" t="s">
         <v>15</v>
       </c>
-      <c r="D237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E237" t="s">
         <v>703</v>
       </c>
       <c r="F237" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B238" t="s">
         <v>7</v>
       </c>
       <c r="C238" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E238" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="F238" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B239" t="s">
         <v>7</v>
       </c>
       <c r="C239" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D239" t="s">
+        <v>708</v>
       </c>
       <c r="E239" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F239" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B240" t="s">
         <v>7</v>
       </c>
       <c r="C240" t="s">
         <v>15</v>
       </c>
       <c r="D240" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E240" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="F240" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B241" t="s">
         <v>7</v>
       </c>
       <c r="C241" t="s">
         <v>15</v>
       </c>
       <c r="D241" t="s">
-        <v>714</v>
+        <v>651</v>
       </c>
       <c r="E241" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="F241" t="s">
-        <v>716</v>
+        <v>653</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
         <v>717</v>
       </c>
       <c r="B242" t="s">
         <v>7</v>
       </c>
       <c r="C242" t="s">
         <v>15</v>
       </c>
       <c r="D242" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="E242" t="s">
         <v>718</v>
       </c>
       <c r="F242" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
         <v>719</v>
       </c>
       <c r="B243" t="s">
         <v>7</v>
       </c>
       <c r="C243" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>8</v>
       </c>
       <c r="E243" t="s">
         <v>720</v>
       </c>
       <c r="F243" t="s">
-        <v>655</v>
+        <v>721</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B244" t="s">
         <v>7</v>
       </c>
       <c r="C244" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D244" t="s">
+        <v>723</v>
       </c>
       <c r="E244" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F244" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="B245" t="s">
         <v>7</v>
       </c>
       <c r="C245" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>20</v>
       </c>
       <c r="E245" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F245" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B246" t="s">
         <v>7</v>
       </c>
       <c r="C246" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E246" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F246" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B247" t="s">
         <v>7</v>
       </c>
       <c r="C247" t="s">
         <v>15</v>
       </c>
       <c r="E247" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F247" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B248" t="s">
         <v>7</v>
       </c>
       <c r="C248" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E248" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F248" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B249" t="s">
         <v>7</v>
       </c>
       <c r="C249" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D249" t="s">
+        <v>170</v>
       </c>
       <c r="E249" t="s">
-        <v>738</v>
+        <v>328</v>
       </c>
       <c r="F249" t="s">
-        <v>739</v>
+        <v>286</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
+        <v>739</v>
+      </c>
+      <c r="B250" t="s">
+        <v>7</v>
+      </c>
+      <c r="C250" t="s">
+        <v>15</v>
+      </c>
+      <c r="D250" t="s">
         <v>740</v>
       </c>
-      <c r="B250" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E250" t="s">
-        <v>328</v>
+        <v>741</v>
       </c>
       <c r="F250" t="s">
-        <v>286</v>
+        <v>742</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="B251" t="s">
         <v>7</v>
       </c>
       <c r="C251" t="s">
         <v>15</v>
       </c>
-      <c r="D251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E251" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="F251" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B252" t="s">
         <v>7</v>
       </c>
       <c r="C252" t="s">
         <v>15</v>
       </c>
+      <c r="D252" t="s">
+        <v>107</v>
+      </c>
       <c r="E252" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F252" t="s">
-        <v>747</v>
+        <v>569</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
         <v>748</v>
       </c>
       <c r="B253" t="s">
         <v>7</v>
       </c>
       <c r="C253" t="s">
         <v>15</v>
       </c>
       <c r="D253" t="s">
         <v>107</v>
       </c>
       <c r="E253" t="s">
         <v>749</v>
       </c>
       <c r="F253" t="s">
-        <v>571</v>
+        <v>750</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B254" t="s">
         <v>7</v>
       </c>
       <c r="C254" t="s">
         <v>15</v>
       </c>
       <c r="D254" t="s">
-        <v>107</v>
+        <v>752</v>
       </c>
       <c r="E254" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="F254" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B255" t="s">
         <v>7</v>
       </c>
       <c r="C255" t="s">
         <v>15</v>
       </c>
       <c r="D255" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E255" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F255" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="B256" t="s">
         <v>7</v>
       </c>
       <c r="C256" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>8</v>
       </c>
       <c r="E256" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="F256" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B257" t="s">
         <v>7</v>
       </c>
       <c r="C257" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E257" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F257" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B258" t="s">
         <v>7</v>
       </c>
       <c r="C258" t="s">
         <v>15</v>
       </c>
       <c r="E258" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="F258" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B259" t="s">
         <v>7</v>
       </c>
       <c r="C259" t="s">
         <v>15</v>
       </c>
       <c r="E259" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F259" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B260" t="s">
         <v>7</v>
       </c>
       <c r="C260" t="s">
         <v>15</v>
       </c>
+      <c r="D260" t="s">
+        <v>772</v>
+      </c>
       <c r="E260" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F260" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B261" t="s">
         <v>7</v>
       </c>
       <c r="C261" t="s">
         <v>15</v>
       </c>
       <c r="D261" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="E261" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="F261" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="B262" t="s">
         <v>7</v>
       </c>
       <c r="C262" t="s">
         <v>15</v>
       </c>
       <c r="D262" t="s">
+        <v>776</v>
+      </c>
+      <c r="E262" t="s">
+        <v>780</v>
+      </c>
+      <c r="F262" t="s">
         <v>778</v>
-      </c>
-[...4 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
         <v>781</v>
       </c>
       <c r="B263" t="s">
         <v>7</v>
       </c>
       <c r="C263" t="s">
         <v>15</v>
       </c>
       <c r="D263" t="s">
-        <v>778</v>
+        <v>414</v>
       </c>
       <c r="E263" t="s">
         <v>782</v>
       </c>
       <c r="F263" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B264" t="s">
         <v>7</v>
       </c>
       <c r="C264" t="s">
         <v>15</v>
       </c>
-      <c r="D264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E264" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F264" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B265" t="s">
         <v>7</v>
       </c>
       <c r="C265" t="s">
         <v>15</v>
       </c>
+      <c r="D265" t="s">
+        <v>16</v>
+      </c>
       <c r="E265" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="F265" t="s">
-        <v>788</v>
+        <v>18</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
         <v>789</v>
       </c>
       <c r="B266" t="s">
         <v>7</v>
       </c>
       <c r="C266" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E266" t="s">
         <v>790</v>
       </c>
       <c r="F266" t="s">
-        <v>18</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B267" t="s">
         <v>7</v>
       </c>
       <c r="C267" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E267" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F267" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B268" t="s">
         <v>7</v>
       </c>
       <c r="C268" t="s">
         <v>15</v>
       </c>
+      <c r="D268" t="s">
+        <v>796</v>
+      </c>
       <c r="E268" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="F268" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B269" t="s">
         <v>7</v>
       </c>
       <c r="C269" t="s">
         <v>15</v>
       </c>
       <c r="D269" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="E269" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="F269" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B270" t="s">
         <v>7</v>
       </c>
-      <c r="C270" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E270" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F270" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B271" t="s">
         <v>7</v>
       </c>
+      <c r="C271" t="s">
+        <v>15</v>
+      </c>
+      <c r="D271" t="s">
+        <v>170</v>
+      </c>
       <c r="E271" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="F271" t="s">
-        <v>806</v>
+        <v>286</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
         <v>807</v>
       </c>
       <c r="B272" t="s">
         <v>7</v>
       </c>
       <c r="C272" t="s">
         <v>15</v>
       </c>
       <c r="D272" t="s">
         <v>170</v>
       </c>
       <c r="E272" t="s">
         <v>808</v>
       </c>
       <c r="F272" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
         <v>809</v>
       </c>
       <c r="B273" t="s">
         <v>7</v>
       </c>
       <c r="C273" t="s">
         <v>15</v>
       </c>
       <c r="D273" t="s">
-        <v>170</v>
+        <v>485</v>
       </c>
       <c r="E273" t="s">
         <v>810</v>
       </c>
       <c r="F273" t="s">
-        <v>286</v>
+        <v>811</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B274" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C274" t="s">
         <v>15</v>
       </c>
-      <c r="D274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E274" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F274" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B275" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="C275" t="s">
         <v>15</v>
       </c>
+      <c r="D275" t="s">
+        <v>816</v>
+      </c>
       <c r="E275" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="F275" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="B276" t="s">
         <v>7</v>
       </c>
       <c r="C276" t="s">
         <v>15</v>
       </c>
       <c r="D276" t="s">
+        <v>816</v>
+      </c>
+      <c r="E276" t="s">
+        <v>820</v>
+      </c>
+      <c r="F276" t="s">
         <v>818</v>
-      </c>
-[...4 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
         <v>821</v>
       </c>
       <c r="B277" t="s">
         <v>7</v>
       </c>
       <c r="C277" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>8</v>
       </c>
       <c r="E277" t="s">
         <v>822</v>
       </c>
       <c r="F277" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>824</v>
       </c>
       <c r="C278" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E278" t="s">
-        <v>824</v>
-[...1 lines deleted...]
-      <c r="F278" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
         <v>826</v>
       </c>
+      <c r="B279" t="s">
+        <v>7</v>
+      </c>
       <c r="C279" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E279" t="s">
         <v>827</v>
       </c>
+      <c r="F279" t="s">
+        <v>828</v>
+      </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B280" t="s">
         <v>7</v>
       </c>
       <c r="C280" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D280" t="s">
+        <v>679</v>
       </c>
       <c r="E280" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="F280" t="s">
-        <v>830</v>
+        <v>681</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
         <v>831</v>
       </c>
       <c r="B281" t="s">
         <v>7</v>
       </c>
       <c r="C281" t="s">
         <v>15</v>
       </c>
       <c r="D281" t="s">
-        <v>681</v>
+        <v>832</v>
       </c>
       <c r="E281" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="F281" t="s">
-        <v>683</v>
+        <v>834</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B282" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C282" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>8</v>
       </c>
       <c r="E282" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="F282" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B283" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C283" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D283" t="s">
+        <v>839</v>
       </c>
       <c r="E283" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="F283" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="B284" t="s">
         <v>7</v>
       </c>
       <c r="C284" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>8</v>
       </c>
       <c r="E284" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F284" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B285" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C285" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E285" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="F285" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B286" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C286" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
       <c r="F286" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
         <v>850</v>
       </c>
       <c r="B287" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C287" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="E287" t="s">
+        <v>851</v>
       </c>
       <c r="F287" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B288" t="s">
         <v>7</v>
       </c>
       <c r="C288" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E288" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="F288" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B289" t="s">
         <v>7</v>
       </c>
       <c r="C289" t="s">
         <v>15</v>
       </c>
+      <c r="D289" t="s">
+        <v>857</v>
+      </c>
       <c r="E289" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F289" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B290" t="s">
         <v>7</v>
       </c>
       <c r="C290" t="s">
         <v>15</v>
       </c>
       <c r="D290" t="s">
+        <v>861</v>
+      </c>
+      <c r="E290" t="s">
+        <v>862</v>
+      </c>
+      <c r="F290" t="s">
         <v>859</v>
-      </c>
-[...4 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B291" t="s">
         <v>7</v>
       </c>
       <c r="C291" t="s">
         <v>15</v>
       </c>
       <c r="D291" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="E291" t="s">
         <v>864</v>
       </c>
       <c r="F291" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
         <v>865</v>
       </c>
       <c r="B292" t="s">
         <v>7</v>
       </c>
       <c r="C292" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>20</v>
       </c>
       <c r="E292" t="s">
         <v>866</v>
       </c>
       <c r="F292" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B293" t="s">
         <v>7</v>
       </c>
-      <c r="C293" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E293" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F293" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B294" t="s">
         <v>7</v>
       </c>
+      <c r="C294" t="s">
+        <v>15</v>
+      </c>
+      <c r="D294" t="s">
+        <v>871</v>
+      </c>
       <c r="E294" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F294" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B295" t="s">
         <v>7</v>
       </c>
       <c r="C295" t="s">
         <v>15</v>
       </c>
       <c r="D295" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E295" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F295" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="B296" t="s">
         <v>7</v>
       </c>
       <c r="C296" t="s">
         <v>15</v>
       </c>
       <c r="D296" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="E296" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="F296" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="B297" t="s">
         <v>7</v>
       </c>
       <c r="C297" t="s">
         <v>15</v>
       </c>
       <c r="D297" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="F297" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B298" t="s">
         <v>7</v>
       </c>
       <c r="C298" t="s">
         <v>15</v>
       </c>
-      <c r="D298" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E298" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F298" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B299" t="s">
         <v>7</v>
       </c>
       <c r="C299" t="s">
         <v>15</v>
       </c>
+      <c r="D299" t="s">
+        <v>889</v>
+      </c>
       <c r="E299" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="F299" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B300" t="s">
         <v>7</v>
       </c>
       <c r="C300" t="s">
         <v>15</v>
       </c>
       <c r="D300" t="s">
-        <v>891</v>
+        <v>503</v>
       </c>
       <c r="E300" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F300" t="s">
-        <v>893</v>
+        <v>505</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
         <v>894</v>
       </c>
       <c r="B301" t="s">
         <v>7</v>
       </c>
       <c r="C301" t="s">
         <v>15</v>
       </c>
       <c r="D301" t="s">
-        <v>503</v>
-[...1 lines deleted...]
-      <c r="E301" t="s">
         <v>895</v>
       </c>
       <c r="F301" t="s">
-        <v>505</v>
+        <v>896</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B302" t="s">
         <v>7</v>
       </c>
       <c r="C302" t="s">
         <v>15</v>
       </c>
       <c r="D302" t="s">
         <v>897</v>
       </c>
+      <c r="E302" t="s">
+        <v>898</v>
+      </c>
       <c r="F302" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B303" t="s">
         <v>7</v>
       </c>
       <c r="C303" t="s">
         <v>15</v>
       </c>
       <c r="D303" t="s">
-        <v>899</v>
+        <v>418</v>
       </c>
       <c r="E303" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F303" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B304" t="s">
         <v>7</v>
       </c>
       <c r="C304" t="s">
         <v>15</v>
       </c>
       <c r="D304" t="s">
-        <v>418</v>
+        <v>903</v>
       </c>
       <c r="E304" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="F304" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B305" t="s">
         <v>7</v>
       </c>
       <c r="C305" t="s">
         <v>15</v>
       </c>
       <c r="D305" t="s">
-        <v>905</v>
+        <v>107</v>
       </c>
       <c r="E305" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F305" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B306" t="s">
         <v>7</v>
       </c>
       <c r="C306" t="s">
         <v>15</v>
       </c>
       <c r="D306" t="s">
-        <v>107</v>
+        <v>910</v>
       </c>
       <c r="E306" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="F306" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B307" t="s">
         <v>7</v>
       </c>
       <c r="C307" t="s">
         <v>15</v>
       </c>
-      <c r="D307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E307" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F307" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B308" t="s">
         <v>7</v>
       </c>
       <c r="C308" t="s">
         <v>15</v>
       </c>
+      <c r="D308" t="s">
+        <v>917</v>
+      </c>
       <c r="E308" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="F308" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="B309" t="s">
         <v>7</v>
       </c>
       <c r="C309" t="s">
         <v>15</v>
       </c>
       <c r="D309" t="s">
+        <v>917</v>
+      </c>
+      <c r="E309" t="s">
+        <v>921</v>
+      </c>
+      <c r="F309" t="s">
         <v>919</v>
-      </c>
-[...4 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
         <v>922</v>
       </c>
       <c r="B310" t="s">
         <v>7</v>
       </c>
       <c r="C310" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>8</v>
       </c>
       <c r="E310" t="s">
         <v>923</v>
       </c>
       <c r="F310" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B311" t="s">
         <v>7</v>
       </c>
       <c r="C311" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D311" t="s">
+        <v>926</v>
       </c>
       <c r="E311" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="F311" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B312" t="s">
         <v>7</v>
       </c>
       <c r="C312" t="s">
         <v>15</v>
       </c>
       <c r="D312" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E312" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F312" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B313" t="s">
         <v>7</v>
       </c>
       <c r="C313" t="s">
         <v>15</v>
       </c>
       <c r="D313" t="s">
+        <v>930</v>
+      </c>
+      <c r="E313" t="s">
+        <v>934</v>
+      </c>
+      <c r="F313" t="s">
         <v>932</v>
-      </c>
-[...4 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
         <v>935</v>
       </c>
       <c r="B314" t="s">
         <v>7</v>
       </c>
       <c r="C314" t="s">
         <v>15</v>
       </c>
       <c r="D314" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E314" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F314" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="B315" t="s">
         <v>7</v>
       </c>
       <c r="C315" t="s">
         <v>15</v>
       </c>
       <c r="D315" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="E315" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="F315" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="B316" t="s">
         <v>7</v>
       </c>
       <c r="C316" t="s">
         <v>15</v>
       </c>
       <c r="D316" t="s">
+        <v>940</v>
+      </c>
+      <c r="E316" t="s">
+        <v>944</v>
+      </c>
+      <c r="F316" t="s">
         <v>942</v>
-      </c>
-[...4 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
         <v>945</v>
       </c>
       <c r="B317" t="s">
         <v>7</v>
       </c>
       <c r="C317" t="s">
         <v>15</v>
       </c>
       <c r="D317" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="E317" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F317" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="B318" t="s">
         <v>7</v>
       </c>
       <c r="C318" t="s">
         <v>15</v>
       </c>
       <c r="D318" t="s">
+        <v>946</v>
+      </c>
+      <c r="E318" t="s">
+        <v>950</v>
+      </c>
+      <c r="F318" t="s">
         <v>948</v>
-      </c>
-[...4 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
         <v>951</v>
       </c>
       <c r="B319" t="s">
         <v>7</v>
       </c>
       <c r="C319" t="s">
         <v>15</v>
       </c>
       <c r="D319" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E319" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F319" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B320" t="s">
         <v>7</v>
       </c>
       <c r="C320" t="s">
         <v>15</v>
       </c>
       <c r="D320" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="E320" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="F320" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="B321" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C321" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>958</v>
+        <v>20</v>
       </c>
       <c r="E321" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="F321" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B322" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C322" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>15</v>
       </c>
       <c r="F322" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
         <v>964</v>
       </c>
       <c r="B323" t="s">
         <v>27</v>
       </c>
       <c r="C323" t="s">
         <v>15</v>
       </c>
+      <c r="E323" t="s">
+        <v>965</v>
+      </c>
       <c r="F323" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B324" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C324" t="s">
         <v>15</v>
       </c>
+      <c r="D324" t="s">
+        <v>968</v>
+      </c>
       <c r="E324" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="F324" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B325" t="s">
         <v>7</v>
       </c>
       <c r="C325" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>8</v>
       </c>
       <c r="E325" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="F325" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B326" t="s">
         <v>7</v>
       </c>
       <c r="C326" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D326" t="s">
+        <v>418</v>
       </c>
       <c r="E326" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="F326" t="s">
-        <v>975</v>
+        <v>423</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
         <v>976</v>
       </c>
-      <c r="B327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C327" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="E327" t="s">
         <v>977</v>
       </c>
       <c r="F327" t="s">
-        <v>423</v>
+        <v>978</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>978</v>
+        <v>979</v>
+      </c>
+      <c r="B328" t="s">
+        <v>7</v>
       </c>
       <c r="C328" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E328" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F328" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B329" t="s">
         <v>7</v>
       </c>
       <c r="C329" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E329" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="F329" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B330" t="s">
         <v>7</v>
       </c>
       <c r="C330" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E330" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="F330" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B331" t="s">
         <v>7</v>
       </c>
       <c r="C331" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D331" t="s">
+        <v>989</v>
       </c>
       <c r="E331" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="F331" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B332" t="s">
         <v>7</v>
       </c>
       <c r="C332" t="s">
         <v>15</v>
       </c>
       <c r="D332" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E332" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F332" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="B333" t="s">
         <v>7</v>
       </c>
       <c r="C333" t="s">
         <v>15</v>
       </c>
       <c r="D333" t="s">
+        <v>993</v>
+      </c>
+      <c r="E333" t="s">
+        <v>997</v>
+      </c>
+      <c r="F333" t="s">
         <v>995</v>
-      </c>
-[...4 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
         <v>998</v>
       </c>
       <c r="B334" t="s">
         <v>7</v>
       </c>
       <c r="C334" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>995</v>
+        <v>20</v>
       </c>
       <c r="E334" t="s">
         <v>999</v>
       </c>
       <c r="F334" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B335" t="s">
         <v>7</v>
       </c>
       <c r="C335" t="s">
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="D335" t="s">
+        <v>170</v>
       </c>
       <c r="E335" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F335" t="s">
-        <v>1002</v>
+        <v>286</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
         <v>1003</v>
       </c>
       <c r="B336" t="s">
         <v>7</v>
       </c>
       <c r="C336" t="s">
         <v>15</v>
       </c>
-      <c r="D336" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E336" t="s">
         <v>1004</v>
       </c>
       <c r="F336" t="s">
-        <v>286</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B337" t="s">
         <v>7</v>
       </c>
       <c r="C337" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E337" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="F337" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B338" t="s">
         <v>7</v>
       </c>
       <c r="C338" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1009</v>
+        <v>15</v>
       </c>
       <c r="F338" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
         <v>1011</v>
       </c>
       <c r="B339" t="s">
         <v>7</v>
       </c>
       <c r="C339" t="s">
-        <v>15</v>
+        <v>8</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1012</v>
       </c>
       <c r="F339" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B340" t="s">
         <v>7</v>
       </c>
       <c r="C340" t="s">
         <v>8</v>
       </c>
       <c r="E340" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="F340" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B341" t="s">
         <v>7</v>
       </c>
       <c r="C341" t="s">
         <v>15</v>
       </c>
       <c r="E341" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F341" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B342" t="s">
         <v>7</v>
       </c>
       <c r="C342" t="s">
         <v>15</v>
       </c>
       <c r="E342" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="F342" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B343" t="s">
         <v>7</v>
       </c>
       <c r="C343" t="s">
         <v>8</v>
       </c>
       <c r="E343" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F343" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B344" t="s">
         <v>7</v>
       </c>
       <c r="C344" t="s">
         <v>15</v>
       </c>
       <c r="D344" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="E344" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F344" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="B345" t="s">
         <v>7</v>
       </c>
       <c r="C345" t="s">
         <v>8</v>
       </c>
       <c r="E345" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="F345" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -9855,32 +9861,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>SPACE_members_20260909</dc:title>
+  <dc:title>SPACE_members_20261025</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>